--- v0 (2026-05-23)
+++ v1 (2026-10-25)
@@ -7,74 +7,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\국악방송 비서\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25560" windowHeight="12010"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12250"/>
   </bookViews>
   <sheets>
     <sheet name="기관장업추비" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">기관장업추비!$A$2:$I$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">기관장업추비!$A$1:$J$43</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G30" i="1" l="1"/>
   <c r="H30" i="1"/>
   <c r="D36" i="1" l="1"/>
   <c r="D37" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="62">
   <si>
     <t>집행내역(목적)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>사용처</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>집행구분</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>인원(명)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>집행금액(원)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>연번</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -128,195 +128,197 @@
   <si>
     <t xml:space="preserve"> </t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>집행대상자</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>9</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>2</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>카드</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>카드</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>㈜전설그룹(02-2132-8080)</t>
-[...2 lines deleted...]
-  <si>
     <t>7</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>10</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>카드</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>임원실 업무협의</t>
-[...2 lines deleted...]
-  <si>
     <t>5</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>카페마마스(02-376-1250)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>카드</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>6</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>카드</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>3</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>추진사업 업무협조 간담회</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>임원실 간담회</t>
-[...2 lines deleted...]
-  <si>
     <t>주요추진사업 업무 협의</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>백현주 외 1명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>윤지우 외 1명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>윤지우 외 2명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>2023년 8월 중 기관장 업무추진비 집행내역</t>
-[...14 lines deleted...]
-  <si>
     <t>청와대 k-뮤직페스티벌 업무협의</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>행정동 사무실 이전 부서 직원 격려</t>
-[...18 lines deleted...]
-  <si>
     <t>삼형제김밥(02-2132-8222)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>우가갈비탕(02-372-3728)</t>
-[...31 lines deleted...]
-    <t>구혜정 외 4명</t>
+    <t>2023년 9월 중 기관장 업무추진비 집행내역</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>11</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>대외협력 담당 직원 격려</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>주요추진사업 기획단 업무 관련 협의</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>충남문화재단 MOU 업무협약 관련 간담회</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>청와대 공연 관련 업무 협의 및 간담회</t>
+  </si>
+  <si>
+    <t>임원실 업무 관련 간담회</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>주요추진사업 업무 협의</t>
+  </si>
+  <si>
+    <t>직원 격려 간담회</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>청와대 공연 VIP관련 업무 협의</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>실일식(02-380-1700)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>킴자매 올다이닝</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>슬로우캘리(02-6393-5200)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>전설그룹(02-2132-8080)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>포르투세븐(070-4276-7752)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>장여훈 외 2명</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>심혜원 외 5명</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>서흥식 외 3명</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>김종원 외 2명</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>장여훈 외 1명</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>카드</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>백현주 외 3명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
@@ -872,387 +874,403 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="10.33203125" customWidth="1"/>
     <col min="3" max="3" width="35.33203125" customWidth="1"/>
     <col min="4" max="4" width="36.83203125" customWidth="1"/>
     <col min="5" max="5" width="44.25" customWidth="1"/>
     <col min="6" max="7" width="8.25" customWidth="1"/>
     <col min="8" max="8" width="12.83203125" customWidth="1"/>
     <col min="9" max="9" width="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="28.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="36" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="3"/>
       <c r="B1" s="33" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
     </row>
     <row r="2" spans="1:9" ht="32.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="32" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="4">
         <v>1</v>
       </c>
       <c r="B3" s="1">
-        <v>45141</v>
+        <v>45173</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="8">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H3" s="11">
-        <v>136000</v>
+        <v>66300</v>
       </c>
       <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:9" ht="32" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="1">
-        <v>45142</v>
+        <v>45174</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="8">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H4" s="11">
-        <v>80900</v>
+        <v>41000</v>
       </c>
       <c r="I4" s="9"/>
     </row>
     <row r="5" spans="1:9" ht="32" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B5" s="1">
-        <v>45145</v>
+        <v>45175</v>
       </c>
       <c r="C5" s="15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E5" s="10" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G5" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H5" s="11">
-        <v>64100</v>
+        <v>50000</v>
       </c>
       <c r="I5" s="9"/>
     </row>
     <row r="6" spans="1:9" ht="32" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>45147</v>
+        <v>45177</v>
       </c>
       <c r="C6" s="29" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E6" s="10" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="8">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H6" s="11">
-        <v>24500</v>
+        <v>102000</v>
       </c>
       <c r="I6" s="9"/>
     </row>
     <row r="7" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B7" s="1">
-        <v>45152</v>
+        <v>45181</v>
       </c>
       <c r="C7" s="15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E7" s="10" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="8">
         <v>2</v>
       </c>
       <c r="H7" s="11">
-        <v>48300</v>
+        <v>41700</v>
       </c>
       <c r="I7" s="9"/>
     </row>
     <row r="8" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B8" s="1">
-        <v>45154</v>
+        <v>45182</v>
       </c>
       <c r="C8" s="15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G8" s="8">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H8" s="11">
-        <v>34000</v>
+        <v>46900</v>
       </c>
       <c r="I8" s="9"/>
     </row>
     <row r="9" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B9" s="1">
-        <v>45155</v>
+        <v>45184</v>
       </c>
       <c r="C9" s="15" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G9" s="8">
         <v>3</v>
       </c>
       <c r="H9" s="11">
-        <v>38500</v>
+        <v>68600</v>
       </c>
       <c r="I9" s="9"/>
     </row>
     <row r="10" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1">
-        <v>45159</v>
+        <v>45187</v>
       </c>
       <c r="C10" s="15" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D10" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="G10" s="32">
-        <v>13</v>
+      <c r="G10" s="8">
+        <v>2</v>
       </c>
       <c r="H10" s="11">
-        <v>203000</v>
+        <v>27000</v>
       </c>
       <c r="I10" s="9"/>
     </row>
     <row r="11" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="1">
-        <v>45161</v>
+        <v>45188</v>
       </c>
       <c r="C11" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H11" s="11">
-        <v>16000</v>
+        <v>44300</v>
       </c>
       <c r="I11" s="9"/>
     </row>
     <row r="12" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1">
+        <v>45189</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="1">
-[...8 lines deleted...]
-      <c r="E12" s="10" t="s">
+      <c r="G12" s="32">
+        <v>4</v>
+      </c>
+      <c r="H12" s="11">
+        <v>119000</v>
+      </c>
+      <c r="I12" s="9"/>
+    </row>
+    <row r="13" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="1">
+        <v>45196</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="F12" s="8" t="s">
-[...18 lines deleted...]
-      <c r="H13" s="11"/>
+      <c r="G13" s="8">
+        <v>3</v>
+      </c>
+      <c r="H13" s="11">
+        <v>64400</v>
+      </c>
       <c r="I13" s="9"/>
     </row>
     <row r="14" spans="1:9" ht="44" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="4"/>
       <c r="B14" s="1"/>
       <c r="D14" s="2"/>
       <c r="E14" s="20"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="11"/>
       <c r="I14" s="9"/>
     </row>
     <row r="15" spans="1:9" s="28" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="24"/>
       <c r="B15" s="25"/>
       <c r="C15" s="15"/>
       <c r="D15" s="26"/>
       <c r="E15" s="27"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="11"/>
       <c r="I15" s="9"/>
     </row>
     <row r="16" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A16" s="4"/>
@@ -1397,91 +1415,91 @@
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="11"/>
       <c r="I28" s="9"/>
     </row>
     <row r="29" spans="1:9" ht="32.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="35" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="15"/>
       <c r="D29" s="2"/>
       <c r="E29" s="10"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="11"/>
       <c r="I29" s="9"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.45">
       <c r="C30" s="34"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="34"/>
       <c r="G30" s="6">
         <f>SUM(G3:G29)</f>
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="H30" s="12">
         <f>SUM(H3:H29)</f>
-        <v>792300</v>
+        <v>671200</v>
       </c>
       <c r="I30" s="5"/>
     </row>
     <row r="34" spans="3:5" x14ac:dyDescent="0.45">
       <c r="C34" s="13" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="14">
         <v>9600000</v>
       </c>
     </row>
     <row r="35" spans="3:5" x14ac:dyDescent="0.45">
       <c r="C35" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="14">
-        <v>5363350</v>
+        <v>6155650</v>
       </c>
     </row>
     <row r="36" spans="3:5" x14ac:dyDescent="0.45">
       <c r="C36" s="13" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="14">
         <f>H30</f>
-        <v>792300</v>
+        <v>671200</v>
       </c>
       <c r="E36" s="16"/>
     </row>
     <row r="37" spans="3:5" x14ac:dyDescent="0.45">
       <c r="C37" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="14">
         <f>D34-D35-D36</f>
-        <v>3444350</v>
+        <v>2773150</v>
       </c>
     </row>
     <row r="45" spans="3:5" x14ac:dyDescent="0.45">
       <c r="E45" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:I26"/>
   <sortState ref="B3:I17">
     <sortCondition ref="B3:B17"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C30:F30"/>
     <mergeCell ref="A29:B29"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.78740157480314965" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>